--- v0 (2026-04-16)
+++ v1 (2026-10-20)
@@ -1,3515 +1,28112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="2C56C0C6" w14:textId="58329965" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:sz w:val="34"/>
         </w:rPr>
         <w:t>出張買取契約書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCA0467" w14:textId="77777777" w:rsidR="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t>本契約は、株式会社〇〇（以下「買取業者」という。）が、依頼者△△（以下「売主」という。）の自宅・指定場所に出張し、売主が所有する物品の買取を行うにあたり、当事者間の権利義務を明確にするため、以下のとおり締結する。</w:t>
+        <w:t>株式会社〇〇（以下「買取業者」という。）と、売主〇〇（以下「売主」という。）は、買取業者が売主の自宅その他の営業所等以外の場所において物品を査定し、買い取る取引について、特定商取引に関する法律、古物営業法、民法、消費者契約法その他の関係法令を踏まえ、次のとおり契約（以下「本契約」という。）を締結する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606BFF75" w14:textId="6417BD41" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第1条（目的）</w:t>
+        <w:t>契約情報</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DABB9DE" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2436"/>
+        <w:gridCol w:w="2436"/>
+        <w:gridCol w:w="2436"/>
+        <w:gridCol w:w="2436"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>買取業者名称</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>株式会社〇〇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>代表者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>〇〇〇〇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>所在地</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">〒　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>古物商許可</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>公安委員会　第　　　　　　　　　号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>担当者名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>契約締結日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　年　　月　　日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>契約場所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>売主氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>年齢</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　歳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>売主住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">〒　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>職業</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>売主電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>本人確認方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>代金支払時期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>支払方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>□現金　□振込　□その他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>物品引渡時期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>引渡方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>□当日　□後日　□その他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>クーリング・オフ通知先</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">住所：　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>電子メール等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9746"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9746"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:color="C00000"/>
+              <w:left w:val="single" w:sz="18" w:color="C00000"/>
+              <w:bottom w:val="single" w:sz="18" w:color="C00000"/>
+              <w:right w:val="single" w:sz="18" w:color="C00000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>重要　クーリング・オフおよび物品の引渡し拒絶について</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="227" w:hanging="170"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>・本件取引が特定商取引法上の訪問購入に該当し、法令上の適用除外に該当しない場合、売主は、法令所定の契約書面等を受領した日から起算して8日を経過するまで、書面又は電磁的記録により、申込みの撤回又は契約の解除（クーリング・オフ）を行うことができます。</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="227" w:hanging="170"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>・クーリング・オフは、売主がその通知を発した時に効力を生じます。買取業者は、クーリング・オフに伴う損害賠償、違約金、キャンセル料その他これらに類する金銭を請求しません。</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="227" w:hanging="170"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>・売主が既に代金を受領している場合、代金返還に要する費用および法令上売主が負担しないものとされる利息等は買取業者の負担とします。売主が既に物品を引き渡している場合、買取業者は自己の負担で物品を返還します。</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="227" w:hanging="170"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>・売主は、クーリング・オフが可能な期間中、物品の引渡期日が定められている場合であっても、債務不履行となることなく、物品の引渡しを拒むことができます。</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="227" w:hanging="170"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>・買取業者がクーリング・オフについて事実と異なる説明をし、又は威迫して売主を困惑させたことにより期間内にクーリング・オフできなかった場合には、法令に定めるところにより、8日経過後もクーリング・オフできる場合があります。</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="227" w:hanging="170"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>・上記の権利を売主に不利に制限する特約は、法令により無効となる場合があります。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>買取業者は、売主が所有する物品（以下「本件物品」という。）を査定し、売主から買取ることを目的として本契約を締結する。</w:t>
+        <w:t>第1条（目的および適用法令）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30064CF8" w14:textId="7DC45EA5" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第2条（本件物品）</w:t>
+        <w:t>1　本契約は、売主が所有し、又は適法な処分権限を有する物品を買取業者が出張により査定・購入する際の条件および当事者の権利義務を定めることを目的とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C46687" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>本件物品の内容（品名、ブランド、数量、型番、状態等）は、別紙「査定明細書」に記載する。</w:t>
+        <w:t>2　本契約の解釈および履行にあたっては、特定商取引に関する法律、同施行令・施行規則、古物営業法、犯罪による収益の移転防止に関する法律、個人情報の保護に関する法律、民法、消費者契約法その他適用のある法令を優先して適用する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449E438D" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>売主は、本件物品が自己の所有物であり、第三者の権利（盗難品・質権・担保設定等）が存在しないことを保証する。</w:t>
+        <w:t>第2条（訪問購入への該当性および適用除外）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06925177" w14:textId="716FDFB1" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第3条（査定および買取価格）</w:t>
+        <w:t>1　買取業者が営業所等以外の場所において、物品の購入を業として行う取引が特定商取引法上の訪問購入に該当する場合、同法の訪問購入に関する規定が適用される。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D097C50" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>買取業者は、出張先において本件物品を査定し、買取価格を提示する。</w:t>
+        <w:t>2　ただし、取引対象物品又は取引態様が同法、同施行令その他の法令に定める適用除外に該当する場合は、その範囲で訪問購入に関する規定の全部又は一部が適用されない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF2D44B" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>売主が提示価格に同意した場合、買取契約が成立する。</w:t>
+        <w:t>3　前項の適用除外の有無は、契約締結時点の法令および実際の取引態様に基づき判断するものとし、本契約は法令上認められる売主の権利を制限するものではない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C702CE" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>査定額に同意しない場合、売主は契約を締結する必要はなく、買取業者は出張料・査定料等を請求しない（特約がある場合を除く）。</w:t>
+        <w:t>第3条（勧誘の要請および意思確認）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC39690" w14:textId="6BE57DF6" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第4条（買取代金の支払方法）</w:t>
+        <w:t>1　買取業者は、法令により禁止される不招請勧誘を行わず、売主から訪問購入に係る売買契約の締結について勧誘の要請がある場合に限り、法令に従って勧誘を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACC3126" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">　② 銀行振込（振込手数料は原則として買取業者負担）</w:t>
+        <w:t>2　売主が査定のみを依頼した場合、当該依頼のみをもって売買契約締結の勧誘を要請したものとは扱わない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168665C2" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>売主が本人確認書類を提示しない場合、買取業者は支払及び引取りを行うことができない。</w:t>
+        <w:t>3　買取業者は、勧誘に先立ち、売主に対して勧誘を受ける意思の有無を確認し、売主が契約を締結しない意思を示した場合、当該勧誘を継続し、又は法令に反して再度勧誘しない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFA8CFB" w14:textId="5E1E3F86" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第5条（本人確認）</w:t>
+        <w:t>第4条（勧誘時の明示および禁止行為）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4937B24F" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>買取業者は、古物営業法に基づき、売主の本人確認（運転免許証、マイナンバーカード等）を行う。</w:t>
+        <w:t>1　買取業者は、勧誘に先立ち、買取業者の氏名又は名称、売買契約の締結について勧誘する目的であること、および購入しようとする物品の種類を明示する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C04A0D" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>売主は、本人確認に必要な書類を提示しなければならない。</w:t>
+        <w:t>2　買取業者は、売主に対し、重要事項について事実と異なる説明をし、故意に事実を告げず、威迫して困惑させ、又はその他法令で禁止される方法により契約の締結、物品の引渡し若しくはクーリング・オフの妨害を行わない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E5CE43" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>本人確認ができない場合、買取業者は買取を拒否できる。</w:t>
+        <w:t>第5条（本件物品および査定明細）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2226856E" w14:textId="4977ECF1" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第6条（引渡し）</w:t>
+        <w:t>1　本契約の対象となる物品（以下「本件物品」という。）の種類、品名、特徴、ブランド・製造者名、型式、数量、状態、付属品、購入価格その他必要事項は、別紙「査定・買取明細書」に記載する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5F7DF7" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>売主は、買取代金の支払と引換えに、本件物品の所有権を買取業者に移転する。</w:t>
+        <w:t>2　複数の物品を一括して買い取る場合であっても、可能な限り物品ごとの内容および価格を明確にする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C703FC0" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>本件物品の引渡し完了後、売主はその返還を請求することができない。</w:t>
+        <w:t>3　売主が買取を希望していない物品は、本件物品に含まれない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094A8C7C" w14:textId="18C9BDA8" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第7条（キャンセル禁止）</w:t>
+        <w:t>第6条（買取対象外物品および買取拒絶）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B62A00" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>買取契約成立後、売主都合によるキャンセルはできない。</w:t>
+        <w:t>1　買取業者は、法令により売買又は所持が禁止・制限される物品、盗品若しくは遺失物である疑いがある物品、偽造品・模倣品である疑いがある物品、危険物、衛生上問題のある物品、権利関係が不明確な物品その他適法又は安全な取引が困難と判断した物品について、査定又は買取を拒絶できる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24761B51" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>契約成立後に売主がキャンセルを希望する場合、買取業者は既に支払った代金の返還を請求できる。</w:t>
+        <w:t>2　買取業者が買取を拒絶したことのみを理由として、売主に違約金その他の負担は生じない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6202B9AE" w14:textId="0E7DA349" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第8条（売主の保証）</w:t>
+        <w:t>第7条（査定）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415A8D61" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>売主は、次の事項を保証する。</w:t>
+        <w:t>1　買取業者は、本件物品の種類、状態、真正性、市場相場、需要、付属品の有無、再販売可能性その他合理的な要素を考慮して査定を行い、買取価格を提示する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EEA6A4" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>本件物品が盗品・遺失物・無断持出品ではないこと</w:t>
+        <w:t>2　売主は提示価格に同意する義務を負わず、同意しない場合は売買契約を締結しないことができる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637BCAB3" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>本件物品に第三者の権利が付着していないこと</w:t>
+        <w:t>3　買取業者は、査定価格が将来の市場価格又は第三者による査定価格と一致することを保証するものではない。ただし、不実の告知その他法令に反する説明を行ってはならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1C2F2A" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>偽造品、模造品でないこと</w:t>
+        <w:t>第8条（買取価格および契約の成立）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174A1495" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>本件物品の重大な欠陥について故意に隠さないこと</w:t>
+        <w:t>1　買取価格は、別紙「査定・買取明細書」に記載する金額とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1004660F" w14:textId="04EDE56A" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t>第9条（瑕疵担保）</w:t>
+        <w:t>2　売主が買取価格および本契約の内容に同意し、当事者が署名、記名押印又は適法な電子署名その他の方法により契約締結の意思を表示した時に、本契約が成立する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C25BFB" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>売主が前条の保証に違反し、本件物品が盗難品・偽造品・不正商品等であることが判明した場合、売主は買取業者に対し、代金返還および損害賠償を行うものとする。</w:t>
+        <w:t>3　口頭の査定価格提示のみでは、本契約は成立しない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224F6535" w14:textId="3586C855" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第10条（個人情報の取扱い）</w:t>
+        <w:t>第9条（法定書面等の交付）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C380979" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>買取業者は、本人確認書類及び契約情報を古物営業法その他の法令に従って適切に管理し、目的外の使用または第三者への提供を行わない。</w:t>
+        <w:t>1　買取業者は、特定商取引法その他の法令により申込書面又は契約書面の交付が必要となる場合、法令所定の事項を記載した書面を売主に交付する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD050E8" w14:textId="0EC040E5" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第11条（出張費・キャンセル料）</w:t>
+        <w:t>2　法令上認められる電磁的方法により法定書面の記載事項を提供する場合、買取業者は、事前の説明、売主の承諾その他法令所定の要件を満たすものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468AB748" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>出張費は原則無料とする。</w:t>
+        <w:t>3　本契約書が法定書面を兼ねる場合、買取業者は、法令所定の表示方法、文字の大きさ、赤枠・赤字による注意表示その他必要な形式要件を満たすよう使用する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A60EF6" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>ただし、特別な交通費・作業費が発生する場合は、事前に売主へ説明し、同意を得たうえで請求する。</w:t>
+        <w:t>第10条（買取代金の支払）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4798C9FC" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>売主の不在・キャンセル等により買取業者が損害を被った場合、実費を請求できる。</w:t>
+        <w:t>1　買取業者は、別紙又は契約情報欄に定める支払時期および方法により買取代金を支払う。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B89A17D" w14:textId="008646C5" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第12条（不可抗力）</w:t>
+        <w:t>2　振込による場合の振込手数料は、別途明確に合意した場合を除き買取業者の負担とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D582CEB" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>天災地変、交通障害その他不可抗力により出張・買取の実施が困難となった場合、当事者はその責任を負わない。</w:t>
+        <w:t>3　法令上必要な本人確認その他の手続が完了しない場合、買取業者は、当該手続が完了するまで支払又は引取りを留保できる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABFFD2D" w14:textId="3A55A22C" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第13条（紛争解決）</w:t>
+        <w:t>第11条（本人確認および年齢等の確認）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACD45AB" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>本契約に関して紛争が生じた場合、当事者は誠意をもって協議し解決に努める。</w:t>
+        <w:t>1　買取業者は、古物営業法その他適用法令に従い、売主の住所、氏名、職業、年齢その他必要事項を確認し、法令上必要な記録を作成・保存する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF6A243" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>協議で解決しない場合、買取業者所在地を管轄する地方裁判所を第一審の専属的合意管轄裁判所とする。</w:t>
+        <w:t>2　売主は、法令上適切な本人確認書類その他必要資料を提示又は提供する。本人確認ができない場合、買取業者は買取を行わないことができる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BBC8F9" w14:textId="023B4B14" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>第14条（契約書の作成）</w:t>
+        <w:t>3　マイナンバーカードを本人確認書類として利用する場合、買取業者は、法令上の根拠なく個人番号を取得・記録せず、個人番号が記載された面の提供を求めない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4192653F" w14:textId="77777777" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t>1通を保有する。</w:t>
+        <w:t>4　売主が未成年者その他単独で有効な処分行為をすることに制限がある者である場合、買取業者は、法定代理人の同意その他法令上必要な確認を求め、確認できないときは買取を拒絶できる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2842FFB3" w14:textId="37BBFC15" w:rsidR="001545E9" w:rsidRPr="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t>令和　年　月　日</w:t>
+        <w:t>第12条（所有権および処分権限の保証）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E95CCF7" w14:textId="77777777" w:rsidR="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t>名称：＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿（印）</w:t>
+        <w:t>1　売主は、本件物品について自己が所有権又は適法な処分権限を有し、第三者の所有権、質権、譲渡担保、差押えその他の権利又は処分制限が存在しないことを表明する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76ED322B" w14:textId="77777777" w:rsidR="001545E9" w:rsidRDefault="001545E9" w:rsidP="001545E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t>氏名：＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿＿（印）</w:t>
+        <w:t>2　売主が代理人として処分する場合、売主は、適法な代理権限を有することを証する資料を提出する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD8706C" w14:textId="77777777" w:rsidR="00110328" w:rsidRPr="001545E9" w:rsidRDefault="00110328">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　相続財産、共有物、法人所有物その他権利関係の確認を要する物品について、買取業者は必要資料の提出を求めることができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第13条（物品の状態等に関する申告）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　売主は、本件物品について、真正性、故障、破損、修理歴、改造歴、欠品、シリアル番号の改変、重大な不具合その他査定価格に重要な影響を及ぼす事実を知っている場合、合理的な範囲で買取業者に申告する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　売主が故意又は重大な過失により重要事実を秘匿し、その結果として契約の前提が失われた場合、買取業者は、民法その他法令に従い、契約の取消し、解除、代金返還その他必要な請求を行うことができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　前項は、売主に法令上認められる抗弁その他の権利を制限するものではない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第14条（物品の引渡し）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　本件物品の引渡時期および方法は、契約情報欄又は別紙に記載する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　法定クーリング・オフの対象となる場合、売主は第18条に定める期間中の引渡し拒絶権を有する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　売主がクーリング・オフ期間内に自らの意思で本件物品を引き渡す場合であっても、買取業者は、引渡しを受ける時点で、法令に従い引渡しを拒むことができる旨を告知する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第15条（所有権移転および危険負担）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　本件物品の所有権は、買取代金の支払および本件物品の引渡しの双方が完了した時点で買取業者に移転する。ただし、クーリング・オフその他法令又は本契約に基づく解除等が行われた場合は、その効力に従う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　本件物品の滅失・毀損の危険は、引渡し前は売主が、引渡し後は買取業者が負担する。ただし、各当事者の責めに帰すべき事由がある場合はこの限りでない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第16条（クーリング・オフ）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　本件取引が特定商取引法上の訪問購入に該当し、法令上の適用除外に該当しない場合、売主は、法令所定の書面を受領した日から起算して8日を経過するまで、書面又は電磁的記録により、本契約の申込みの撤回又は解除を行うことができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　前項の通知は、売主が当該書面又は電磁的記録による通知を発した時に効力を生ずる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　買取業者がクーリング・オフに関する事項について不実のことを告げ、又は売主を威迫して困惑させたことにより、売主が期間内にクーリング・オフを行わなかった場合は、法令に定めるところにより、期間経過後もクーリング・オフを行うことができる場合がある。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>4　本条その他法令に基づくクーリング・オフの権利を売主に不利に制限する特約は、その限度で無効とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第17条（クーリング・オフの効果）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　クーリング・オフが行われた場合、買取業者は、クーリング・オフに伴う損害賠償、違約金、キャンセル料、査定料、出張費その他名目のいかんを問わず、法令上請求できない金銭を売主に請求しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　売主が既に買取代金を受領している場合、売主は当該代金を返還するものとするが、その返還に要する振込手数料その他の費用および法令上売主が負担しないものとされる利息等は、買取業者の負担とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　買取業者が既に本件物品の引渡しを受けている場合、買取業者は自己の費用と責任で本件物品を売主に返還する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>4　法令によりクーリング・オフの効果が第三者に及ぶ場合、その取扱いは法令に従う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第18条（クーリング・オフ期間中の物品引渡し拒絶）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　売主は、法定クーリング・オフが可能な期間中は、引渡しの期日が定められている場合であっても、債務不履行となることなく、買取業者又はその承継人に対して本件物品の引渡しを拒むことができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　買取業者は、クーリング・オフ期間内に売主から直接本件物品の引渡しを受ける場合、売主に対し、法令に従い、当該期間中は引渡しを拒むことができる旨を告げる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　売主が前項の説明を受けた上で自らの意思により引き渡すことを選択した場合であっても、クーリング・オフの権利は失われない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第19条（クーリング・オフ期間中の保管および処分）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　買取業者がクーリング・オフ期間内に本件物品の引渡しを受けた場合、買取業者は、法令に従い善良な管理者の注意をもって本件物品を管理する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　買取業者は、クーリング・オフの実効性を確保するため、合理的な理由がない限り、当該期間中に本件物品を加工、溶解、分解、廃棄その他原状回復を困難にする処分を行わないよう努める。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　買取業者が当該期間中に第三者へ本件物品を引き渡す場合、第20条および法令所定の通知義務を履行する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第20条（第三者への引渡しに関する通知）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　買取業者が売主から本件物品の引渡しを受けた後、クーリング・オフ期間内に第三者へ本件物品を引き渡した場合、買取業者は、法令に従い、第三者の氏名又は名称、住所、電話番号、引渡年月日、本件物品の種類・品名・特徴その他所定事項を遅滞なく売主に通知する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　買取業者は、クーリング・オフ期間内に第三者へ本件物品を引き渡す場合、当該第三者に対しても、当該物品が訪問購入により取得した物品であること、売主がクーリング・オフを行うことができることその他法令所定事項を所定の方法で通知する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第21条（クーリング・オフ期間経過後の解除等）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　クーリング・オフ期間経過後に売主の債務不履行その他の理由により契約を解除する場合の損害賠償、違約金その他の請求は、特定商取引法第58条の16、消費者契約法その他の適用法令に定める上限および要件に従う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　買取業者は、法令上認められる額を超えるキャンセル料、違約金又は損害賠償を請求しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第22条（出張費、査定料その他の費用）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　出張費および査定料は、事前に明確に合意した場合を除き無料とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　交通費、運搬費、特殊作業費その他の費用を売主が負担する場合、買取業者は、その内容および金額又は算定方法を契約締結前に明示し、売主の同意を得る。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　クーリング・オフの行使のみを理由として、前二項の費用その他の金銭を請求してはならない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第23条（盗品、遺失物、偽造品その他不正物品）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　本件物品が盗品、遺失物、詐取品、横領品、偽造品、模倣品その他違法又は不正に取得・流通した物品である疑いが生じた場合、買取業者は、法令に従い取引を中止し、所轄警察署その他関係機関に照会・申告し、又は本件物品を保全することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　本件物品が前項に該当することが確定し、売主に故意又は過失がある場合、買取業者は、法令に従い、支払済代金の返還その他の損害賠償を請求できる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　売主に責任がない場合の取扱いは、民法、古物営業法その他の法令に従う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第24条（宝石・貴金属等に関する追加確認）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　本件物品に宝石、貴金属、これらの製品その他犯罪による収益の移転防止に関する法律の対象となる物品が含まれ、同法上の取引時確認その他の義務が生じる場合、買取業者は、本人特定事項、取引目的、職業、資産・収入の状況その他法令所定の事項について追加確認を行うことができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　売主が法令上必要な確認に応じない場合、買取業者は当該取引を行わないことができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　買取業者は、法令上必要な取引記録の作成・保存および疑わしい取引の届出その他の義務を履行する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第25条（デジタル機器および保存データ）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　スマートフォン、パソコン、記録媒体その他データを保存できる物品を売却する場合、売主は、必要なデータのバックアップを行い、アカウントのログアウト、端末ロックの解除、通信契約・各種アカウントとの紐付け解除その他必要な措置を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　買取業者は、買い取った機器に残存するデータについて、合理的な方法で初期化・消去その他の措置を講じることができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　買取業者は、自己の故意又は過失による場合を除き、売主が事前にバックアップしなかったデータの消失について責任を負わない。ただし、消費者契約法その他の強行法規に反する免責は行わない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第26条（付属品および残置物）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　売主は、本件物品の引渡し前に、現金、カード、書類、記録媒体、私物その他売却対象外の物が本件物品内又は付属品内に残っていないことを確認する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　買取業者が売却対象外と合理的に判断できる残置物を発見した場合、可能な範囲で売主に連絡し返還する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　残置物の取扱いについて法令上特別な定めがある場合、その定めに従う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第27条（個人情報の取扱い）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　買取業者は、本人確認情報、契約情報、査定情報その他売主の個人情報を、本人確認、契約履行、代金支払、法令上の記録保存、不正取引防止、問い合わせ対応その他公表した利用目的の範囲内で取り扱う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　買取業者は、個人情報の保護に関する法律その他の法令に従い、必要かつ適切な安全管理措置を講じる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　法令に基づく場合、警察その他の公的機関から適法な照会を受けた場合その他法令上認められる場合を除き、売主の個人情報を本人の同意なく第三者に提供しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第28条（外部鑑定および業務委託）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　買取業者は、真正性・品質・相場の確認、運搬、保管、システム利用その他本件取引に必要な範囲で、専門鑑定機関、物流事業者、決済事業者その他の第三者へ業務の一部を委託できる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　個人情報又は本件物品を第三者に取り扱わせる場合、買取業者は、適用法令に従い必要な監督および安全管理を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第29条（損害賠償）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　買取業者又は売主が、本契約に違反し、又は自己の故意若しくは過失により相手方に損害を与えた場合、民法その他の適用法令に従い、その責任を負う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　本条は、特定商取引法におけるクーリング・オフ時の損害賠償・違約金請求禁止、損害賠償等の額の制限、消費者契約法その他の強行法規に反する責任制限を定めるものではない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第30条（反社会的勢力の排除）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　買取業者および売主は、自らが暴力団、暴力団員その他これらに準ずる反社会的勢力に該当せず、これらと社会的に非難されるべき関係を有しないことを表明する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　相手方が前項に違反し、取引の継続が相当でないと認められる場合、当事者は法令に従い本契約を解除できる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第31条（不可抗力）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　地震、風水害、火災、交通遮断、感染症の流行、行政上の措置その他当事者の合理的な支配を超える事由により出張、査定、支払又は引渡しが遅延した場合、当事者は相互に協議して履行時期等を調整する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　本条は、法令上免除できない責任を免除するものではない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第32条（通知および電磁的方法）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　本契約に関する通知は、書面、電子メール、電子契約サービスその他当事者が合意する方法により行うことができる。ただし、法令が特定の方式を要求する場合は、その方式に従う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　クーリング・オフその他法令上の権利行使については、売主が法令上認められる方法を自由に選択でき、本条はその方法を制限しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第33条（強行法規および消費者の権利の優先）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　本契約の定めと特定商取引法、消費者契約法その他の強行法規が抵触する場合、当該法令が優先する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　本契約のいかなる条項も、売主に法令上認められるクーリング・オフ、取消し、解除、損害賠償請求その他の権利を不当に制限するものと解釈しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第34条（分離可能性）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　本契約の一部が法令により無効又は執行不能と判断された場合でも、その他の条項は、当該無効部分と不可分である場合を除き、引き続き効力を有する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　無効又は執行不能となった条項については、当該法令の趣旨に最も適合する内容に読み替え、又は当事者間で適法な内容に改めるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ClauseHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>第35条（協議、準拠法および裁判管轄）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>1　本契約に定めのない事項又は疑義が生じた場合、当事者は、関係法令および取引の趣旨に従い誠実に協議する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>2　本契約は日本法を準拠法とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>3　本契約に関する訴訟の管轄は、民事訴訟法その他の法令に従うものとし、売主の法令上の裁判籍その他の権利を不当に制限しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
           <w:sz w:val="21"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>本契約締結の証として、本書を作成し、当事者が署名若しくは記名押印し、又は電子契約その他適法な方法により締結する。</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00110328" w:rsidRPr="001545E9">
-[...3 lines deleted...]
-      <w:docGrid w:type="lines" w:linePitch="360"/>
+    <w:p/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4873"/>
+        <w:gridCol w:w="4873"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4873"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>買取業者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4873"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>売主</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4873"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>名称：</w:t>
+              <w:br/>
+              <w:t>所在地：</w:t>
+              <w:br/>
+              <w:t>代表者：</w:t>
+              <w:br/>
+              <w:t>担当者：</w:t>
+              <w:br/>
+              <w:t>古物商許可番号：</w:t>
+              <w:br/>
+              <w:t>署名・押印：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4873"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>住所：</w:t>
+              <w:br/>
+              <w:t>氏名：</w:t>
+              <w:br/>
+              <w:t>生年月日：</w:t>
+              <w:br/>
+              <w:t>職業：</w:t>
+              <w:br/>
+              <w:t>電話番号：</w:t>
+              <w:br/>
+              <w:t>署名・押印：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>別紙　査定・買取明細書</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>本別紙は、本契約の一部を構成します。法令上必要となる物品の種類、品名、特徴、商標・製造者名、型式、購入価格、引渡時期・方法等を、実際の取引内容に応じて具体的に記載してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1083"/>
+        <w:gridCol w:w="1083"/>
+        <w:gridCol w:w="1083"/>
+        <w:gridCol w:w="1083"/>
+        <w:gridCol w:w="1083"/>
+        <w:gridCol w:w="1083"/>
+        <w:gridCol w:w="1083"/>
+        <w:gridCol w:w="1083"/>
+        <w:gridCol w:w="1083"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:shd w:fill="EDEDED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:shd w:fill="EDEDED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>物品の種類</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:shd w:fill="EDEDED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>品名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:shd w:fill="EDEDED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>特徴・状態</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:shd w:fill="EDEDED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ブランド・製造者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:shd w:fill="EDEDED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>型式・番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:shd w:fill="EDEDED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>数量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:shd w:fill="EDEDED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>買取価格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:shd w:fill="EDEDED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>引渡時期・方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1083"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2436"/>
+        <w:gridCol w:w="2436"/>
+        <w:gridCol w:w="2436"/>
+        <w:gridCol w:w="2436"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>買取価格合計</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">￥　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>支払時期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>支払方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>□現金　□銀行振込　□その他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>引渡時期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>引渡方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>□当日引渡し　□後日引渡し　□その他</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>引渡場所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>その他特約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>契約解除に関する特約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>法令に反しない範囲で記載</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>クーリング・オフ通知先</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">住所：　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+            <w:shd w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t>電子メール等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2436"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:before="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9746"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9746"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>売主確認欄</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>□ 私は、査定額および本契約の内容について説明を受け、買取を申し込みます。</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>□ 法定クーリング・オフの対象となる場合、契約書面等を受領した日から8日間はクーリング・オフできる旨の説明を受けました。</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>□ 法定クーリング・オフの対象となる場合、8日間は物品の引渡しを拒むことができる旨の説明を受けました。</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>□ クーリング・オフ期間中に物品を引き渡す場合でも、クーリング・オフの権利が失われない旨の説明を受けました。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:before="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>免責事項</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>本ひな形は一般的な参考例であり、個別の取扱物品、取引態様、古物商許可、特定商取引法上の適用除外その他の事情により必要な条項・表示・手続は異なります。実際の利用にあたっては最新の法令・行政解釈を確認し、必要に応じて弁護士等の専門家への確認を推奨します。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1134" w:right="1247" w:bottom="1134" w:left="1247" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游ゴシック Light">
-    <w:panose1 w:val="020B0300000000000000"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>出張買取契約書（一般参考ひな形）</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="75326864"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...95 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="3814E27E"/>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...82 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="681C635A"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...94 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="354E7AD4"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...95 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="FBFC992E"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...96 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1565797888">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="364870064">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="793183374">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...7 lines deleted...]
-  <w:characterSpacingControl w:val="compressPunctuation"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:val="bestFit"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
-    <w:spaceForUL/>
-[...4 lines deleted...]
-    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001545E9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D217E5"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2EF78536"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{BA774FAA-DA21-4C91-AD91-01A59F832775}"/>
+  <w14:docId w14:val="24062061"/>
+  <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
-        <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:spacing w:line="348" w:lineRule="auto" w:after="60"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+    <w:rPr>
+      <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="80"/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...3 lines deleted...]
-    <w:link w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...3 lines deleted...]
-    <w:link w:val="30"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="24"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...3 lines deleted...]
-    <w:link w:val="40"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
-[...3 lines deleted...]
-    <w:link w:val="50"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
-[...3 lines deleted...]
-    <w:link w:val="60"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-[...3 lines deleted...]
-    <w:link w:val="70"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
-[...44 lines deleted...]
-      <w:ind w:leftChars="500" w:left="500"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...2 lines deleted...]
-    <w:link w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...2 lines deleted...]
-    <w:link w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+      <w:b/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="34"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="24"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
-[...2 lines deleted...]
-    <w:link w:val="4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="001545E9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="001545E9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="001545E9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="001545E9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="001545E9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="001545E9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:spacing w:val="-10"/>
-[...2 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="001545E9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:spacing w:val="-10"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ClauseHeading">
+    <w:name w:val="ClauseHeading"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="160" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+      <w:b/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="56"/>
-      <w:szCs w:val="56"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...2 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-[...4 lines deleted...]
-    <w:rsid w:val="001545E9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="21"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="22">
-[...4 lines deleted...]
-    <w:uiPriority w:val="30"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="23">
-[...4 lines deleted...]
-    <w:rsid w:val="001545E9"/>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="24">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="001545E9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
+  <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="游ゴシック Light" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="游明朝" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1584</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>スタッフ ペコ</dc:creator>
+  <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
-  <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description>generated by python-docx</dc:description>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>