--- v0 (2026-05-12)
+++ v1 (2026-08-18)
@@ -1,1390 +1,27330 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...7 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="320"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="40"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">DX推進コンサルティング契約書</w:t>
+        <w:t>DX推進コンサルティング契約書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="200" w:line="372" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:t>●●株式会社（以下「甲」という。）と、●●株式会社（以下「乙」という。）は、乙が甲に委託するDX推進支援業務に関し、次のとおりDX推進コンサルティング契約（以下「本契約」という。）を締結する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第1条（目的）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>本契約は、乙の事業又は業務におけるデジタル技術の活用、業務改革、IT戦略の策定、システム又はクラウドサービスの導入、データ活用、生成AIその他のAI技術の活用等に関する支援について、乙が甲に委託し、甲がこれを受託する場合の基本的な条件を定め、甲乙間の役割分担、責任範囲及び権利義務を明確にすることを目的とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第2条（定義）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本契約において「本業務」とは、本契約及び個別契約に基づき甲が乙に対して提供するDX推進に関する調査、分析、助言、提案、設計支援、導入支援、教育その他の業務をいう。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　本契約において「個別契約」とは、本業務の具体的な内容、範囲、実施期間、成果物、報酬その他の条件について、発注書、申込書、見積書、業務仕様書、個別合意書、電子メールその他甲乙が合意した電磁的方法により成立する個別の合意をいう。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　本契約において「成果物」とは、個別契約において成果物として明示された提案書、調査報告書、業務フロー図、要件整理資料、設計資料、マニュアル、研修資料、プログラム、設定ファイルその他の有体又は無体の成果をいう。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　本契約において「乙提供資料」とは、乙が甲に提供する文書、データ、画像、ソフトウェア、アカウント情報、業務情報その他一切の資料又は情報をいう。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5　本契約において「第三者サービス」とは、クラウドサービス、SaaS、外部API、生成AIサービス、オープンソースソフトウェアその他甲又は乙以外の第三者が提供する製品又はサービスをいう。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第3条（基本契約及び個別契約）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本契約は、甲乙間で締結される本業務に関するすべての個別契約に共通して適用される。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　個別契約には、少なくとも、業務内容及び対象範囲、対象外事項、実施期間又はスケジュール、成果物の有無及び内容、納品方法、検収条件、報酬及び支払条件、必要に応じて第三者サービス又はAIサービスの利用条件、情報セキュリティ条件その他甲乙が必要と認める事項を定める。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　本契約と個別契約の内容が抵触する場合、個別契約において本契約と異なる取扱いをすることが明示されている範囲に限り、個別契約の定めを優先する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第4条（本業務の法的性質）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本業務は、個別契約において成果物の完成義務を明示した部分を除き、甲が専門的知見及び経験に基づき一定の事務処理、助言又は支援を行う準委任型の業務として実施する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　個別契約において、特定の成果物について完成すべき仕様、納期及び検収条件を明示し、甲が当該成果物の完成義務を負う旨を定めた場合、当該成果物に係る部分については、その個別契約の定めに従う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　前二項のいずれの場合であっても、売上、利益、業務削減率、システム稼働率その他の事業上の結果について、甲が明示的に保証した場合を除き、甲は特定の結果を保証するものではない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第5条（業務内容）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲は、個別契約に定めるところに従い、次の各号に掲げる業務の全部又は一部を実施する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（1）DX推進方針、IT戦略、デジタル活用計画又はロードマップの策定支援</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（2）現行業務、業務フロー、組織体制及び課題の調査、分析並びに改善提案</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（3）ITシステム、クラウドサービス、SaaSその他デジタルツールの選定、比較、導入及び定着支援</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（4）データ収集、データ整備、可視化、分析及びデータ活用に関する支援</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（5）生成AI、機械学習その他AI技術の導入、活用方針、運用ルール及び利用環境の整備支援</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（6）RFP、要件整理資料、業務仕様書その他調達又はベンダー選定に必要な資料の作成支援</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（7）プロジェクト管理、会議運営、進捗管理、課題管理及び関係者調整の支援</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（8）社内研修、マニュアル作成、利用者教育及びDX推進人材の育成支援</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（9）その他甲乙が個別契約で合意するDX推進関連業務</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　個別契約に明示されていない開発、制作、保守、運用代行、法務・税務・会計その他の専門資格を要する業務は、本業務に含まれない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第6条（対象外業務及び追加業務）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　乙からの依頼が個別契約に定める業務範囲を超える場合、甲は、当該依頼を追加業務として取り扱うことができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　追加業務の内容、報酬、納期その他の条件は、甲乙が事前に書面又は電磁的方法により合意する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　甲は、追加業務に関する合意が成立するまで、当該追加業務を実施する義務を負わない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第7条（実施体制及び窓口担当者）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲及び乙は、本業務の円滑な遂行のため、必要に応じてそれぞれ本業務の責任者又は窓口担当者を定め、相手方に通知する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲乙は、窓口担当者を通じて、進捗、課題、意思決定事項、追加依頼その他本業務の遂行に必要な連絡を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　重要な仕様変更、報酬変更、納期変更又は権利義務の変更は、窓口担当者間の口頭の了解のみでは成立せず、権限ある者による書面又は電磁的方法による合意を要する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第8条（善管注意義務及び報告）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲は、本業務の性質に応じ、専門的知見及び経験を有する事業者として、善良なる管理者の注意をもって本業務を遂行する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲は、個別契約に定める頻度又は甲乙が合理的に必要と認める時期に、本業務の進捗、主要な課題及び今後の対応方針を乙に報告する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　本業務の遂行に重大な支障を及ぼす事情を認識した場合、甲は、合理的な範囲で速やかに乙に通知し、対応方針について協議する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第9条（乙の協力義務）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　乙は、甲による本業務の遂行に必要な乙提供資料、情報、データ、アカウント、アクセス権限、作業環境、関係者への連絡調整、意思決定その他の協力を、合理的な期間内に行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　乙は、甲から確認又は承認を求められた事項について、本業務のスケジュールに影響を与えないよう合理的な期間内に回答する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　乙による資料提供、確認、承認、意思決定その他必要な協力が遅延した場合、甲は、当該遅延の影響に応じて、納期又はスケジュールを合理的に変更することができる。これにより追加作業又は追加費用が生じる場合、甲乙はその負担について協議する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第10条（乙提供資料等）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　乙は、乙提供資料について、甲が本業務の遂行に必要な範囲で利用、複製、加工、解析その他の取扱いを行うために必要な権限を有していることを保証する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　乙提供資料に第三者の権利が含まれる場合、乙は、甲による本業務の遂行に必要な許諾、同意その他の手続を自己の責任と費用で行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　乙提供資料の内容に誤り、不足又は不整合があることに起因して本業務の遅延、追加作業又は成果物の不具合が生じた場合、甲は、甲の責めに帰すべき事由がある場合を除き、その責任を負わない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第11条（意思決定及び責任分担）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲が行う提案、評価、助言、比較結果その他の情報は、乙の意思決定を支援するためのものであり、乙の経営判断、投資判断、システム採用判断、運用判断その他最終的な意思決定は、乙の責任において行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　法令、業界規制、社内規程、契約条件その他乙固有の事情に関する適合性については、個別契約において甲が確認義務を負う旨を明示した場合を除き、乙が必要に応じて弁護士、公認会計士、税理士その他の専門家に確認する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　甲は、乙による最終判断に必要な情報を合理的な範囲で提供するものとするが、第三者から提供される情報の完全性又は将来にわたる有効性を保証するものではない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第12条（前提条件及びスケジュール）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本業務のスケジュールは、個別契約に定める前提条件、乙の協力、第三者サービスの提供状況その他の依存条件を前提として設定される。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　前提条件の変更、乙の協力遅延、第三者サービスの障害、法令又は仕様の変更その他甲の合理的な支配を超える事情によりスケジュールへの影響が見込まれる場合、甲は乙に通知し、甲乙は納期、作業範囲及び報酬の変更について協議する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第13条（変更管理）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲又は乙は、本業務の内容、成果物、仕様、スケジュール、実施体制、前提条件その他の変更が必要となった場合、相手方に対して変更内容及び理由を通知することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲は、変更が工数、費用、品質又は納期に影響を与えると合理的に判断した場合、その影響内容を乙に提示する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　変更は、甲乙がその内容及び必要に応じて追加報酬、納期その他の条件について書面又は電磁的方法により合意した時点で効力を生ずる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　合意前の変更要求に対応するため緊急作業が必要な場合、甲乙は、作業着手の可否及び暫定的な費用負担について別途協議する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第14条（再委託）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲は、本業務の全部又は一部を、必要な能力及び体制を有する第三者に再委託することができる。ただし、個別契約において乙の事前承諾を要する旨を定めた場合は、この限りでない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲は、再委託先に対し、本業務の性質に応じ、本契約に基づき甲が負う秘密保持、個人情報保護及び情報セキュリティに関する義務と同等の義務を課す。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　甲は、再委託先の選任及び監督について責任を負う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第15条（第三者サービスの利用）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲は、本業務の遂行に必要な範囲で第三者サービスを利用することができる。第三者サービスの利用条件、料金、仕様、可用性、サポート範囲その他の事項は、当該第三者サービスの提供者が定める条件に従う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　乙のアカウントで第三者サービスを契約又は利用する場合、乙は当該サービスの利用規約、料金その他の条件を自己の責任で確認する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　第三者サービスの仕様変更、停止、終了、障害、価格改定その他甲の責めに帰すことのできない事情により本業務に影響が生じた場合、甲は合理的な代替策を検討し、必要に応じて乙と作業範囲、費用又はスケジュールを協議する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第16条（生成AIその他AIサービスの利用）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲は、調査、要約、草案作成、分析補助、プログラム作成補助その他本業務の効率化又は品質向上のため、生成AIその他のAIサービスを利用することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲が乙の秘密情報、個人情報又は乙が外部提供を制限している情報をAIサービスに入力する場合、甲は、事前に乙の承諾を得るものとし、利用目的、入力情報の範囲及び利用するサービスの性質に応じて、学習利用の制限、履歴保存設定その他合理的な情報保護措置を講ずる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　甲は、AIサービスの出力をそのまま最終成果として採用するのではなく、本業務の性質に応じて、人による確認、修正又は検証を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　AIサービスの出力には、事実誤認、不正確な内容、偏り又は第三者の権利に関する問題が含まれる可能性があることを甲乙は確認し、重要な意思決定に用いる場合は、必要に応じて追加確認を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5　乙が特定のAIサービスの利用禁止又は利用条件を指定する場合、その内容は個別契約で定める。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第17条（成果物及び納品）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　成果物の内容、形式、納品方法及び納期は、個別契約に定める。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲は、個別契約に従い、電子ファイルの送信、クラウドストレージへの格納、書面の交付その他甲乙が合意する方法により成果物を納品する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　個別契約に成果物が定められていない助言、会議参加、調査、伴走支援その他の業務については、当該業務の実施をもって履行したものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第18条（検収）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　個別契約において検収対象となる成果物を定めた場合、乙は、成果物の納品日から●営業日以内に、個別契約に定める仕様、要件又は検収基準に適合しているかを確認する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　乙が前項の期間内に不適合の内容及び根拠を具体的に示して通知した場合、甲は、自己の責めに帰すべき範囲で、合理的な期間内に必要な修正を行い、再度納品する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　乙が第1項の期間内に具体的な不適合を通知しない場合、当該期間の満了をもって当該成果物の検収が完了したものとみなす。ただし、個別契約に別段の定めがある場合はこの限りでない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　検収基準に含まれない追加要望、方針変更又は仕様追加は、第13条に定める変更管理の対象とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第19条（成果物の修正及び契約不適合への対応）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　個別契約において甲が成果物の完成義務を負う場合、検収後●日以内に、当該成果物が個別契約で明示した仕様又は検収基準に適合しないことが判明し、その原因が甲の責めに帰すべき事由によるときは、乙は甲に対し合理的な期間を定めて修正を求めることができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　前項の対応範囲は、個別契約に定める仕様又は検収基準への適合に必要な範囲に限られ、乙の利用環境の変更、第三者サービスの変更、乙又は第三者による改変、乙提供資料の誤りその他甲の責めに帰さない事由に起因する修正は含まれない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　前二項は、準委任型の助言、調査、伴走支援その他成果完成義務を負わない業務に、成果物の完成保証を課すものではない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第20条（報酬）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　乙は、甲に対し、本業務の対価として個別契約に定める報酬及びこれに対する消費税等相当額を支払う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　報酬は、月額固定、時間単価、作業単価、成果物単価その他個別契約に定める方式による。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　個別契約の締結後に、乙の要請、前提条件の変更、乙の協力遅延その他甲の責めに帰さない事由により追加作業が必要となった場合、甲は、乙に対して追加報酬を提示し、合意後に当該追加作業を実施する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第21条（実費及び費用）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　交通費、宿泊費、外部専門家費用、有料データ購入費、第三者サービス利用料その他本業務の遂行に必要な実費の負担は、個別契約に定める。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　個別契約に定めがない場合、通常の通信費及び甲の一般管理費は報酬に含まれるものとし、これを超える特別な実費については、甲が事前に乙の承諾を得た上で乙が負担する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第22条（支払方法）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　乙は、甲から適法な請求書を受領した後●日以内又は個別契約に定める期日までに、甲の指定する金融機関口座に振込送金の方法により支払う。振込手数料は乙の負担とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　乙が支払期日を過ぎても支払を行わない場合、乙は、支払期日の翌日から完済日まで、未払額に対して民法所定の法定利率による遅延損害金を支払う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　乙が報酬その他の支払を相当期間遅滞した場合、甲は、第33条に定める解除権を妨げることなく、相当な期間を定めて催告した上で、本業務の全部又は一部を一時停止することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第23条（既存知的財産及び汎用的ノウハウ）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本契約締結前から甲又は第三者が保有していた著作物、プログラム、テンプレート、分析手法、フレームワーク、ライブラリ、ツール、ノウハウ、アイデアその他の知的財産及びこれらを改良したものの権利は、甲又は正当な権利者に留保される。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　本業務の遂行過程で甲が蓄積又は獲得した一般的な知識、経験、技能、手法、アイデア及びノウハウであって、乙の秘密情報そのものを開示しないものは、甲が他の業務に利用することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　成果物に前二項の甲又は第三者の知的財産が含まれる場合、甲は、乙に対し、乙が当該成果物を自己の事業のために利用するのに必要な範囲で、別段の定めがない限り、無期限かつ非独占的に利用する権利を許諾する。第三者の知的財産については当該権利者の利用条件に従う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第24条（成果物の知的財産権）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　個別契約に別段の定めがある場合を除き、本業務により甲が新たに作成した成果物の著作権その他譲渡可能な知的財産権は、当該成果物に係る報酬及び費用の全額が乙から甲に支払われた時点で乙に移転する。ただし、前条に定める既存知的財産及び汎用的ノウハウ、第三者の権利並びにオープンソースソフトウェアに関する権利を除く。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　前項により著作権を譲渡する場合、その対象には著作権法第27条及び第28条に定める権利を含む。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　甲は、乙又は乙から適法に権利を承継し若しくは利用許諾を受けた者に対し、成果物に関する著作者人格権を行使しない。ただし、第三者が著作者である部分についてはこの限りでない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　特許権、意匠権その他登録又は出願を要する権利が本業務から生じることが想定される場合、その帰属、出願費用及び手続は個別契約に定める。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第25条（第三者の権利及びオープンソースソフトウェア）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲は、成果物に第三者の著作物、ソフトウェア、素材、データ又はオープンソースソフトウェアを含める場合、合理的な範囲で、その利用条件、ライセンス条件又は乙の利用上重要な制約を乙に示す。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　乙は、第三者の権利が含まれる部分について、当該第三者のライセンス条件を遵守する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　乙提供資料、乙の指定、乙又は第三者による改変若しくは組合せに起因して第三者の権利侵害の主張がなされた場合、甲は、甲の責めに帰すべき事由がある場合を除き、その責任を負わない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　甲の責めに帰すべき事由により、甲が新たに作成した成果物について第三者から権利侵害の主張を受けた場合、甲乙は速やかに協議し、甲は合理的な範囲で、修正、代替、利用許諾の取得その他必要な対応を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第26条（秘密保持）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本条において「秘密情報」とは、本契約又は本業務に関連して一方当事者（以下「開示者」という。）が相手方（以下「受領者」という。）に開示する技術上、営業上、業務上、財務上その他の情報であって、秘密である旨が表示されたもの、開示の態様又は内容から合理的に秘密として取り扱うべきもの、本契約の内容及び本業務に関する非公知の情報をいう。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　次の各号のいずれかに該当し、受領者がその事実を合理的に立証できる情報は、秘密情報に含まれない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（1）開示を受けた時点で公知であった情報</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（2）開示を受けた後、受領者の責めによらず公知となった情報</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（3）開示を受ける前から適法に保有していた情報</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（4）秘密保持義務を負うことなく正当な権限を有する第三者から適法に取得した情報</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（5）開示者の秘密情報によらず独自に開発又は取得した情報</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　受領者は、秘密情報を本契約及び本業務の目的に必要な範囲でのみ使用し、開示者の事前承諾なく第三者に開示又は漏えいしてはならない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　受領者は、本業務の遂行上知る必要のある自己の役員、従業員、再委託先及び弁護士、公認会計士、税理士その他法令又は職業上の守秘義務を負う専門家に対し、必要な範囲で秘密情報を開示することができる。この場合、受領者は、法令上当然に守秘義務を負う者を除き、当該者に本条と同等の秘密保持義務を課す。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5　法令、裁判所、行政機関その他権限ある機関から秘密情報の開示を求められた場合、受領者は必要最小限の範囲で開示することができる。この場合、法令上許される範囲で、事前又は事後速やかに開示者に通知する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6　受領者は、秘密情報の漏えい又は不正利用を知った場合、速やかに開示者に通知し、被害拡大防止及び原因調査に合理的な範囲で協力する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>7　本条の義務は本契約終了後●年間存続する。ただし、個人情報及び営業秘密その他その性質上引き続き秘密として保護すべき情報については、法令又は当該情報の性質に応じて必要な期間存続する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第27条（個人情報等の取扱い）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲及び乙は、本業務に関連して個人情報又は個人データを取り扱う場合、個人情報の保護に関する法律その他適用ある法令及びガイドラインを遵守する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲が乙から個人データの取扱いの委託を受ける場合、甲は、当該個人データを本業務の遂行に必要な範囲でのみ取り扱い、乙の事前承諾又は法令上の根拠なく目的外利用を行わない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　乙は、甲に提供する個人情報について、本業務のために甲へ提供し取り扱わせるために必要な利用目的の特定、通知、公表、同意取得その他法令上必要な手続を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　甲は、取り扱う個人データの性質、量及びリスクに応じ、組織的、人的、物理的及び技術的な安全管理措置を講ずる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5　甲が個人データの取扱いを再委託する場合、甲は再委託先の適格性を合理的に確認し、必要な安全管理義務を課し、適切に監督する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6　乙は、法令上又は合理的な情報セキュリティ管理上必要な場合、甲の業務を不当に妨げない範囲で、委託した個人データの取扱状況について報告を求めることができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第28条（情報セキュリティ）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲は、本業務において乙の秘密情報、個人情報、認証情報その他保護を要する情報を取り扱う場合、当該情報の重要性及びリスクに応じ、合理的な情報セキュリティ対策を講ずる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　前項の対策には、必要に応じて、アクセス権限の適切な設定、認証管理、端末及びアカウントの管理、マルウェア対策、通信又は保存時の保護、バックアップ、ログ管理その他合理的な措置を含む。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　乙に特別な情報セキュリティ基準、監査基準、端末制限、接続方式その他の要件がある場合、乙は契約締結前又は当該要件が生じた時点で甲に提示し、必要な追加対応及び費用について甲乙で協議する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　甲は、乙の事前承諾なく、乙から付与されたアカウント又はアクセス権限を本業務以外の目的に利用しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第29条（セキュリティ事故等への対応）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲は、乙の情報に関する漏えい、滅失、毀損、不正アクセス、マルウェア感染その他本業務に重大な影響を及ぼす情報セキュリティ事故を認識した場合、合理的に可能な範囲で速やかに乙に通知する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲は、自己の責めに帰すべき事故について、原因調査、被害拡大防止、復旧及び再発防止に必要な措置を講じ、乙から合理的に求められた範囲で必要な情報を提供する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　法令に基づく本人通知、行政機関への報告その他の対応が必要となる場合、甲乙は相互に協力し、各自の法的責任に応じて対応する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第30条（データの権利及び返還・削除）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　乙提供資料及び乙が本業務のために提供したデータに関する権利は、乙又は正当な権利者に帰属し、本契約により甲へ移転しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲は、本業務終了後又は乙から合理的な要求があった場合、法令上の保存義務、本契約上の権利行使に必要な記録、システム上直ちに分離できないバックアップデータその他合理的な保存理由があるものを除き、乙の指示に従い、乙提供資料を返還又は削除する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　バックアップに残存する情報については、通常のバックアップ更新に伴い消去されるまで、本契約上の秘密保持及び安全管理義務を適用する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第31条（表明保証及び法令遵守）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲及び乙は、それぞれ本契約及び個別契約を締結し履行するために必要な権限を有することを表明する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲及び乙は、本契約及び本業務に関連して適用される法令を遵守し、相手方に違法行為を行わせる目的で本業務を利用しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　乙は、甲に対し、第三者の権利を侵害することを知りながら、又は法令に違反して取得したデータ若しくは情報を本業務のために提供しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　甲は、専門資格を有しない者が独占的に行うこととされている法律事務、税務代理、監査その他の業務を、本業務として行うものではない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第32条（保証の範囲及び免責）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲は、本業務において提供する提案、分析、予測、比較、資料その他について、作成時点で合理的に入手可能な情報に基づき作成するものとし、その将来にわたる正確性、完全性、有用性又は特定目的への適合性を保証するものではない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲は、DX施策、システム導入、AI導入その他本業務の結果として、売上増加、利益増加、費用削減、業務時間削減、補助金採択、投資回収その他特定の成果が生じることを保証しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　甲は、第三者サービスの障害、仕様変更、提供終了、第三者による不正アクセスその他甲の責めに帰すことのできない事由により生じた損害について責任を負わない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　乙が甲の助言又は成果物を改変し、又は当初予定していない目的若しくは環境で利用したことにより生じた結果について、甲は甲の責めに帰すべき事由がある場合を除き責任を負わない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第33条（契約期間）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本契約の有効期間は、●年●月●日から●年●月●日までとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　期間満了日の●日前までに甲又は乙から書面又は電磁的方法による更新拒絶の通知がない場合、本契約は同一条件でさらに●年間更新され、以後も同様とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　本契約が終了した場合であっても、終了時点で有効に存続する個別契約については、当該個別契約が終了するまで本契約の関連条項を適用する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第34条（中途解約）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲又は乙は、相手方に対し●日前までに書面又は電磁的方法により通知することにより、本契約又は個別契約の全部若しくは一部を将来に向かって中途解約することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　前項により個別契約が終了する場合、乙は、終了日までに甲が実施した業務に対応する報酬、既に発生した実費及び合理的に取消し不能な外部費用を支払う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　中途解約に伴い引継ぎ作業、データ移行、成果物整理その他の追加作業が必要となる場合、その内容及び費用は甲乙で協議する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第35条（解除）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲又は乙は、相手方が本契約又は個別契約に違反し、相当な期間を定めて是正を催告したにもかかわらず当該期間内に是正されない場合、本契約又は当該個別契約の全部若しくは一部を解除することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲又は乙は、相手方に次の各号のいずれかの事由が生じた場合、何らの催告を要せず、直ちに本契約及び個別契約の全部又は一部を解除することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（1）支払停止又は支払不能となったとき</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（2）差押え、仮差押え、仮処分、強制執行又は租税滞納処分を受け、契約の履行に重大な影響があると認められるとき</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（3）破産、民事再生、会社更生、特別清算その他これらに類する手続の申立てがあったとき</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（4）事業の全部若しくは重要な一部を停止し、又は解散を決議したとき</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>（5）相手方に対する重大な信用毀損行為、秘密情報の重大な漏えいその他契約関係の継続を困難にする重大な事由が生じたとき</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　解除した当事者は、解除により当然に相手方に対する損害賠償請求権を失うものではない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第36条（契約終了時の処理）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本契約又は個別契約が終了した場合、甲乙は、相手方から貸与された物品、アカウント、媒体その他返還すべきものを合理的な期間内に返還し、不要となったアクセス権限を停止する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　終了日までに発生した報酬、実費その他の債務は、契約終了後も消滅しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　成果物の引渡し、知的財産権の移転、データの返還又は削除その他終了後の処理は、本契約及び個別契約の定めに従う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第37条（損害賠償及び責任制限）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲又は乙は、本契約又は個別契約の違反により相手方に損害を与えた場合、自己の責めに帰すべき事由により通常かつ直接に生じた損害の範囲で賠償責任を負う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　逸失利益、事業機会の喪失、間接損害、特別損害又は予見の有無を問わず特別な事情から生じた損害については、故意又は重大な過失がある場合その他法令上制限が認められない場合を除き、賠償の対象としない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　甲が乙に対して負う損害賠償責任の累計総額は、故意又は重大な過失がある場合その他法令上責任制限が認められない場合を除き、当該損害の原因となった個別契約に基づき損害発生日以前の直近6か月間に乙が甲に現実に支払った報酬総額を上限とする。契約期間が6か月未満の場合は、当該個別契約に定める報酬総額を上限とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4　前項の上限の適用について個別契約に別段の定めがある場合は、当該個別契約の定めを優先する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第38条（不可抗力）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　地震、台風、洪水、火災、感染症、戦争、暴動、テロ、労働争議、停電、通信障害、クラウド基盤の大規模障害、サイバー攻撃、法令の制定改廃、行政措置その他当事者の合理的な支配を超える事由により本契約又は個別契約の履行が遅延し又は不能となった場合、当該当事者は、その責めに帰すべき範囲を除き、当該遅延又は不能について責任を負わない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　前項の事由が生じた当事者は、合理的に可能な範囲で相手方に通知し、影響の軽減に努める。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　不可抗力の状態が●日以上継続し、本業務の継続が困難となった場合、甲乙は、本業務の継続、変更又は終了について協議する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第39条（反社会的勢力の排除）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲及び乙は、自ら並びに自らの役員及び実質的に経営を支配する者が、暴力団、暴力団員、暴力団関係企業、総会屋その他これらに準ずる反社会的勢力に該当せず、かつ、反社会的勢力と社会的に非難されるべき関係を有しないことを表明し、将来にわたってこれを保証する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　甲及び乙は、相手方に対し、暴力的要求行為、法的責任を超えた不当な要求、脅迫的言動、信用毀損又は業務妨害その他これらに類する行為を行わない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　相手方が前二項に違反した場合、当事者は、何らの催告を要せず本契約及び個別契約を解除することができる。この場合、解除した当事者は、解除により相手方に生じた損害について責任を負わない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第40条（権利義務の譲渡禁止）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>甲及び乙は、相手方の事前の書面又は電磁的方法による承諾なく、本契約又は個別契約上の地位又はこれらに基づく権利若しくは義務の全部又は一部を第三者に譲渡し、承継させ、又は担保に供してはならない。ただし、合併、会社分割その他包括承継による場合はこの限りでないものとし、当該当事者は合理的な範囲で事前又は事後速やかに相手方へ通知する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第41条（独立した当事者）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>本契約は、甲乙間に雇用、労働者派遣、代理、共同事業、組合その他これらに類する関係を生じさせるものではない。甲及び乙は、相手方から明示的に権限を付与された場合を除き、相手方を代理して契約を締結し、又は相手方に義務を負担させる権限を有しない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第42条（通知）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本契約又は個別契約に基づく通知は、契約書記載の住所、甲乙が指定する電子メールアドレス、電子契約サービスその他甲乙が合意する方法により行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　連絡先に変更があった当事者は、相手方に速やかに通知する。変更通知を怠ったことにより通知が遅延又は不到達となった場合、その不利益は当該通知を怠った当事者が負担する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第43条（完全合意及び変更）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本契約及び個別契約は、本業務に関する甲乙間の合意を構成し、同一事項に関する従前の口頭又は書面による合意、説明又は協議に優先する。ただし、秘密保持契約その他特定事項について別途有効に存続する契約がある場合、その契約との優先関係は個別に定める。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　本契約の変更又は追加は、甲乙が書面又は電磁的方法により合意した場合に限り効力を生ずる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第44条（分離可能性及び存続条項）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本契約又は個別契約の一部の条項が法令その他により無効又は執行不能と判断された場合であっても、その他の条項の有効性には影響を及ぼさない。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　第23条から第30条、第36条、第37条、第40条、第43条、本条、第45条及びその性質上契約終了後も存続すべき条項は、本契約又は個別契約終了後も有効に存続する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第45条（準拠法、協議及び合意管轄）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　本契約及び個別契約は、日本法に準拠し、日本法に従って解釈される。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　本契約又は個別契約に定めのない事項又はその解釈に疑義が生じた場合、甲乙は、相互の信義に従い誠実に協議し解決を図る。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3　本契約又は個別契約に関して訴訟の必要が生じた場合、●地方裁判所又は●簡易裁判所を第一審の専属的合意管轄裁判所とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第46条（電子契約）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1　甲乙は、本契約及び個別契約を、電子署名その他の電磁的方法により締結することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2　電磁的方法により締結した契約については、甲乙がそれぞれ当該電磁的記録を保管するものとし、書面契約を別途作成しないことができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="40" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="160" w:after="200" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">●●株式会社（以下「甲」という。）と、●●株式会社（以下「乙」という。）は、甲によるDX推進支援業務の委託に関し、以下のとおりDX推進コンサルティング契約（以下「本契約」という。）を締結する。</w:t>
+        <w:t>本契約締結の証として、本書2通を作成し、甲乙記名押印の上、各1通を保有する。又は、本契約を電磁的方法により締結し、甲乙がそれぞれその電磁的記録を保管する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="240" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:t>●年●月●日</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4592"/>
+        <w:gridCol w:w="4592"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4309"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:start w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:end w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>甲（受託者）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4309"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:start w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:end w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>乙（委託者）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4309"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:start w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:end w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>会社名：</w:t>
+              <w:br/>
+              <w:t>住所：</w:t>
+              <w:br/>
+              <w:t>代表者名：　　　　　　　　　　　　　　印</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4309"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:start w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:end w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>会社名：</w:t>
+              <w:br/>
+              <w:t>住所：</w:t>
+              <w:br/>
+              <w:t>代表者名：　　　　　　　　　　　　　　印</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="40" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">本契約は、乙が甲に対し、業務プロセスのデジタル化、システム導入支援、IT戦略立案、業務改善その他DX推進に関連するコンサルティング業務を委託し、甲がこれを受託するにあたり、その条件を定めることを目的とする。</w:t>
+        <w:t>別紙　個別契約・発注書等で定める事項（記載例）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:line="348" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t>本契約を実務で利用する場合、案件ごとに少なくとも次の事項を個別契約、発注書、申込書、見積書又は業務仕様書等に明記することを推奨する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">（8）その他甲乙間で合意した関連業務</w:t>
+        <w:t>1　案件名・プロジェクト名</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">2　具体的な業務範囲、成果物、実施期間、報酬その他必要事項は、別途個別合意書、発注書または業務指示書等により定める。</w:t>
+        <w:t>2　業務目的及び達成したい状態</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t>3　具体的な業務範囲及び対象外業務</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">甲は、専門的知見及び経験に基づき、善良なる管理者の注意をもって本業務を遂行する。</w:t>
+        <w:t>4　準委任型業務と成果完成型業務の区分</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t>5　実施期間、主要なマイルストーン及び会議頻度</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">2　乙が必要な協力を行わないことにより、本業務の遅延または品質低下が生じた場合、甲はその責任を負わない。</w:t>
+        <w:t>6　甲乙双方の責任者、担当者及び役割分担</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t>7　乙が提供する資料、データ、アカウント及び提供期限</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">2　甲は、再委託先に対し、本契約と同等の義務を負わせるものとし、再委託先の行為について責任を負う。</w:t>
+        <w:t>8　成果物の名称、内容、ファイル形式及び納品方法</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t>9　検収の有無、検収期間及び検収基準</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">3　支払手数料は乙の負担とする。</w:t>
+        <w:t>10　報酬、計算方法、請求時期及び支払期日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t>11　交通費、第三者サービス利用料その他実費の負担</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">乙は、甲からの請求書受領後●日以内に、甲指定口座へ報酬を振込送金により支払う。</w:t>
+        <w:t>12　利用を予定するクラウドサービス、生成AIその他第三者サービス</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t>13　秘密情報、個人情報及び重要データの取扱条件</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">2　成果物の納品をもって、本業務は完了したものとする。</w:t>
+        <w:t>14　成果物の知的財産権について本契約と異なる定めをする場合の内容</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t>15　保守、追加修正、運用支援又は引継ぎの有無</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">3　甲は、乙に対し、本契約の目的範囲内で成果物を利用する非独占的権利を許諾する。</w:t>
+        <w:t>16　損害賠償上限その他責任制限について本契約と異なる定めをする場合の内容</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="20" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="113"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:t>17　その他案件固有の前提条件及び特記事項</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">（4）独自に開発または取得した情報</w:t>
+        <w:t>免責事項</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
-[...591 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9184"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9184"/>
+            <w:shd w:fill="F3F4F6"/>
+            <w:tcMar>
+              <w:top w:w="180" w:type="dxa"/>
+              <w:start w:w="180" w:type="dxa"/>
+              <w:bottom w:w="180" w:type="dxa"/>
+              <w:end w:w="180" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:line="348" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>本ひな形は、DX推進コンサルティング契約に関する一般的な参考例として作成したものであり、個別案件への適合性、法的効果又は紛争防止を保証するものではありません。実際の利用にあたっては、業務内容、契約類型、成果物、個人情報・機密情報の取扱い、知的財産権、利用するクラウド・AIサービス、報酬及び責任分担等に応じて内容を調整し、必要に応じて弁護士その他の専門家へ確認することを推奨します。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1247" w:right="1361" w:bottom="1247" w:left="1361" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-  <w:font w:name="Arial Unicode MS"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>DX推進コンサルティング契約書（詳細版ひな形）</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:val="bestFit"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="24062061"/>
+  <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ja"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="348" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Noto Serif CJK JP" w:hAnsi="Noto Serif CJK JP" w:eastAsia="Noto Serif CJK JP"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="40"/>
-      <w:szCs w:val="40"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="30"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:allowPNG/>
+  <w:doNotSaveAsSingleFile/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1662,25 +27602,94 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Application>Microsoft Macintosh Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+</cp:coreProperties>
+</file>